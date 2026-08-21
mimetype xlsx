--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>силуэты /  Таблица размеров</t>
   </si>
   <si>
     <t>размеры</t>
   </si>
   <si>
     <t>измерение</t>
   </si>
   <si>
     <t>Талия</t>
   </si>
   <si>
     <t>бедра</t>
   </si>
   <si>
     <t>Общая длина</t>
   </si>
   <si>
-    <t>MYNTS M</t>
+    <t>MYNTS SPODNIE PROSTE M</t>
   </si>
   <si>
     <t>2XL</t>
   </si>
   <si>
     <t>3XL</t>
   </si>
   <si>
     <t>4XL</t>
   </si>
   <si>
     <t>5XL</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>XL</t>
   </si>